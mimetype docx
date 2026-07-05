--- v0 (2026-01-01)
+++ v1 (2026-07-05)
@@ -1,14664 +1,15442 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10104" w:type="dxa"/>
-        <w:tblInd w:w="-630" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="650"/>
+        <w:gridCol w:w="26"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="1066"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="8223"/>
+        <w:gridCol w:w="20"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0025524B" w14:paraId="41B7D02E" w14:textId="77777777" w:rsidTr="0025524B">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="26" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="9336"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="18B2C4E3" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="390"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9336" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="39" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="13149C09" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="32"/>
+                    </w:rPr>
+                    <w:t>WATER &amp; SEWER COMMISSION 4 OF ST MARY</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1D37F41C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="069CA021" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D24B9F" w14:paraId="2C37910B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="38"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="26" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BA4569" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0598AC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1066" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBEDBEB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E07B39D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="088287CC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A05708" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025524B" w14:paraId="7DDB5FB6" w14:textId="77777777" w:rsidTr="0025524B">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="26" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="9336"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="0188EFF9" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="372"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9336" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="39" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="6AC4233E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="32"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Public Water Supply ID: LA1101011   </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="7D6ACCE4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="054331D5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D24B9F" w14:paraId="63CD2DD3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="13"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="26" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F3D72E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C92E88A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1066" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEFAE07" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F42FB6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD74BE9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6787E79C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025524B" w14:paraId="1034FCE5" w14:textId="77777777" w:rsidTr="0025524B">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="26" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="9336"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="02DDA199" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="372"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9336" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="39" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="5163F5E8" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="32"/>
+                    </w:rPr>
+                    <w:t>Consumer Confidence Report</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0B8D15AB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E85059C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025524B" w14:paraId="3C48C3E3" w14:textId="77777777" w:rsidTr="0025524B">
+        <w:trPr>
+          <w:trHeight w:val="191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="26" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD68F78" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="514AC3DD" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D24B9F" w14:paraId="0C31D84C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="26" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8FA3B2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7787C165" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1066" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1348D0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="23" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34DD16A0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="8223"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="7F3D58F8" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="2226"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8223" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="39" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="20B9C168" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="113D7EFD" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="144"/>
+                    </w:rPr>
+                    <w:t>2025 CCR</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6F8B109C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45092DE1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D24B9F" w14:paraId="3B1C1DAE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="86"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="26" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F43A0FE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="108411C2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1066" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A9FF17" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55ABF75C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="413D74BD" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB45B36" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D24B9F" w14:paraId="23D6822C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="5"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="26" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40AB67D0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="23" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ABA7AF8" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1066" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="23" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F0C3EDB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="23" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D42B55" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="23" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D8F1233" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BA22D0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025524B" w14:paraId="34C97FDD" w14:textId="77777777" w:rsidTr="0025524B">
+        <w:trPr>
+          <w:trHeight w:val="3739"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="26" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="774C8828" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E104CE2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1066" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="9297"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="44F9D677" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="3661"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9297" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="39" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="626258BC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="28"/>
+                    </w:rPr>
+                    <w:t>Additional Information and Electronic Copies can be found at www.ldh.la.gov/ccr</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="71F30DF1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="146ADB1A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>What you need to do:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6264345B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="393984F0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>Review base report (numbered pages) for errors.  If you are a surface water system, you must insert the turbidity data.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6EADCB05" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1C5264DF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>Distribute completed report to your customers as outlined on the CCR Certification of Distribution Form no later than June 30, 2026.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1FF481C6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="02235CB4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>A completed CCR Certification of Distribution Form including a copy of the final CCR report shall be submitted to the State at the address provided on the form no later than September 30, 2026.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="21A81BB7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="493C0968" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">If submitting CCR Electronically by posting on a website, be aware of LAC 51:XII.403.C – Community water systems shall include their final letter grade and score in their annual Consumer Confidence Report (a.k.a. Annual Water Quality Report) </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t>that is</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t>posted</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> on the water system website.  A statement like below must be added to the CCR notifying consumers of the water system grade.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1F41C807" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="39A387F0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>                Our water system grade is a “fill in grade here”.  Our water system report card can be found at “insert water system website link”.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="51A2E265" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="70D41F38" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>UCMR5-Water systems are required to distribute results for the unregulated contaminant monitoring rule (UCMR).  If you have collected samples and received results, you may insert that data into the CCR to satisfy the notification requirement.  The average of all results and the range of results at with the contaminant was detected.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="14BEA214" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="705CA11F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>Notes:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2C9E0385" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>This page is not part of your CCR; it is only the instruction page.  The pages that are numbered in the upper right hand corner are the report pages.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="3FA56235" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B54FF7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="313AFF8D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="56"/>
+        <w:gridCol w:w="9214"/>
+        <w:gridCol w:w="79"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D24B9F" w14:paraId="62FB7B9B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="56" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6A9BE4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9214" w:type="dxa"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="194"/>
+              <w:gridCol w:w="8790"/>
+              <w:gridCol w:w="229"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="55BF640F" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="5211"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="194" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="77EB413B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:pStyle w:val="EmptyCellLayoutStyle"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8790" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1732789C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:pStyle w:val="EmptyCellLayoutStyle"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="229" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0649BC09" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:pStyle w:val="EmptyCellLayoutStyle"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="6C163A38" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="359"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="194" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2A6E7588" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:pStyle w:val="EmptyCellLayoutStyle"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8790" w:type="dxa"/>
+                </w:tcPr>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblW w:w="0" w:type="auto"/>
+                    <w:tblLayout w:type="fixed"/>
+                    <w:tblCellMar>
+                      <w:left w:w="0" w:type="dxa"/>
+                      <w:right w:w="0" w:type="dxa"/>
+                    </w:tblCellMar>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="8790"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="00D24B9F" w14:paraId="0BAF7DF4" w14:textId="77777777">
+                    <w:trPr>
+                      <w:trHeight w:val="282"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="8790" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="nil"/>
+                          <w:bottom w:val="nil"/>
+                          <w:right w:val="nil"/>
+                        </w:tcBorders>
+                        <w:tcMar>
+                          <w:top w:w="39" w:type="dxa"/>
+                          <w:left w:w="39" w:type="dxa"/>
+                          <w:bottom w:w="39" w:type="dxa"/>
+                          <w:right w:w="39" w:type="dxa"/>
+                        </w:tcMar>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="6A9FB354" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:jc w:val="center"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="40"/>
+                          </w:rPr>
+                          <w:t>This page intentionally left blank</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w14:paraId="667FA459" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="229" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="49D0D8B3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:pStyle w:val="EmptyCellLayoutStyle"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="7153E7FE" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="951"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="194" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2BC46577" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:pStyle w:val="EmptyCellLayoutStyle"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8790" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="28754818" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:pStyle w:val="EmptyCellLayoutStyle"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="229" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="365B8D99" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:pStyle w:val="EmptyCellLayoutStyle"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="3AF7EB11" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="79" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5401C550" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="64C1D893" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="22790" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="211"/>
         <w:gridCol w:w="659"/>
         <w:gridCol w:w="7195"/>
-        <w:gridCol w:w="1205"/>
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="945"/>
+        <w:gridCol w:w="13600"/>
         <w:gridCol w:w="20"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00027906" w14:paraId="4C2FC340" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="1CC1D346" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="1153C848" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9E757C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="090E2071" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFF5568" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="477C6620" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A66B078" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="208CB314" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BEC4AE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="418C2CD0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56373C09" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="39A00D17" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="200702DB" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="4C2309EA" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48056061" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="7398E901" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="774038AF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CB9A3E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE9225A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D7AAD6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="71B54B44" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="4D635CA7" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D2DDE6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E97A69B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADF7149" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22710" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9310"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="4850E3A1" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="569B187E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="271"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9310" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0123751F" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0909C36E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="28"/>
                     </w:rPr>
                     <w:t>The Water We Drink</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="62396843" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="4F61B04D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="17078932" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1726FA77" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="690CFFC8" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="0C422F68" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="45"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="76FF5405" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E6600F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C002725" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEA8E7C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D68EEEF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA31007" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AAC824" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CCE09F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D221E9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4738EE" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="4F6B9B92" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="135FD8B5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="6E3C0528" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F094DDA" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="2D31C2DA" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="0F9EB690" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CE5C7F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BF5817" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A35008" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="2B28BB37" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="3DA28448" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62215CDB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F4209D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="149405D3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22710" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9310"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="1ECB4967" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="37F5E989" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="230"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9310" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1E758DBD" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0DB01A84" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t>WATER &amp; SEWER COMMISSION 4 OF ST MARY</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="77CBC1AA" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="5ED1A160" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="700CED5B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFAABED" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="6CC7C040" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="0F3889A5" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB98830" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAA5E99" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FBE028" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22710" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9310"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="13D1818E" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="52CF7C19" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="286"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9310" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7E3D617A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="71D350CB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Public Water Supply ID: LA1101011   </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6763DE5B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="7D56249E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="7CD8AAC3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1BF952" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="0835AD4A" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="1453B436" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="2214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07054407" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="700F8626" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9A5632" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22710" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9310"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="0D35BEC9" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="13CBA114" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="2136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9310" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="38D1E8E0" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="21E96F58" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">                    We are pleased to present to you the Annual Water Quality Report for the year 2024.  This report is designed to inform you about the quality of your water and services we deliver to you every day (Este </w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="spellStart"/>
+                    <w:t xml:space="preserve">                    We are pleased to present to you the Annual Water Quality Report for the year 2025.  This report is designed to inform you about the quality of your water and services we deliver to you every day (Este informe contiene información muy importante sobre su agua potable. Tradúzcalo o hable con alguien que lo entienda bien).  Our constant goal is to provide you with a safe and dependable supply of drinking water.  We want you to understand the efforts we make to continually improve the water treatment process and protect our water resources.  We are committed to ensuring the quality of your water. </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="136138C5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t>informe</w:t>
-[...218 lines deleted...]
-                    </w:rPr>
                     <w:t>Our water source(s) are listed below:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="61E4E7C7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="259CB76E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="05EF48FF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D0121D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="029C87D7" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="7D83C435" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="84"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="4E53912E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A352EA4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154B3E2B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="029CC361" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="530005DA" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42ED5D15" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2718B3CA" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B618F5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E86145" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76F5676D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="42E86E0E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8DB902" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="69D2EEB1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFF57AC" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="15B602F7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="5C1BF3CF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3765418A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42900FD8" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBC9A9A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="318E40A8" w14:textId="77777777" w:rsidTr="005D2C9F">
-[...81 lines deleted...]
-          <w:p w14:paraId="6F39D958" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="0444E354" w14:textId="77777777" w:rsidTr="00FE5E5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="430B2349" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D556F14" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="719317A6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FF1CCA" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00003100" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="226488A5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DAEBE7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A98A288" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1953FD88" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="0CA01C4B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="463207EC" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="756A1766" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4242"/>
               <w:gridCol w:w="2952"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="56B7BC2F" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="7603F4B0" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4242" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0866C773" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0210A011" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Source Name</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2952" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="69FE2AAA" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="52D950F7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Source Water Type</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="10430804" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="54F3AF26" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4242" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="61BB3DA6" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="10CEF66E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>BARR PITT INTAKE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2952" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6738FCB1" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6ED0A26A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Surface water</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="0C8883D0" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="03F83A3D" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4242" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="769742A3" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="23931B59" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>GRAND LAKE INTAKE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2952" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="23E46878" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5D8CF74D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Surface water</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6C356939" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...31 lines deleted...]
-          <w:p w14:paraId="45B7A6FE" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="64DEF3E6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="583FB22B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA2FFE1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3F0F8F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="1F19F468" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="14089CFD" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="79942BD1" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D1C316" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47361E53" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02362F3F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BF363C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09909E67" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C19908A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCABDAC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDB4A86" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4461D867" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="66C6C4C1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78B7BB69" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="7277044A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9D9CBD" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="115904CD" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="5AEC8577" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC9065D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4105F959" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3BA3D3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="49F6BEA8" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="15405E09" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="4030"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="297B4664" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="794831CE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61ABB6FA" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22710" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="10020" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="10020"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="661AEC8E" w14:textId="77777777" w:rsidTr="00FE5E5B">
+              <w:trPr>
+                <w:trHeight w:val="3952"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10020" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="39" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="13977A80" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                    The sources of drinking water (both tap water and bottled water) include rivers, lakes, streams, ponds, reservoirs, springs, and wells.  As water travels over the surface of land or through the ground, it dissolves naturally-occurring minerals and, in some cases, radioactive material, and can pick up substances resulting from the presence of animals or from human activity.  Contaminants that may be present in source water include:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="354346A2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="70F98F4A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t>Microbial Contaminants</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> - such as viruses and bacteria, which may come from sewage treatment plants, septic systems, agricultural livestock operations, and wildlife.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="30FAECF0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="25609220" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t>Inorganic Contaminants</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> - such as salts and metals, which can be naturally-occurring or result from urban stormwater runoff, industrial, or domestic wastewater discharges, oil and gas production, mining, or farming.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="04D28E6D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1CAE92F0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t>Pesticides and Herbicides</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> - which may come from a variety of sources such as agriculture, urban stormwater runoff, and residential uses.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="7047C286" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="0BFE7782" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t>Organic Chemical Contaminants</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> – including synthetic and volatile organic chemicals, which are by-products of industrial processes and petroleum production, and can also come from gas stations, urban stormwater runoff, and septic systems.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3C3B6E33" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="4EFF684D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t>Radioactive Contaminants</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> – which can be naturally-occurring or be the result of oil and gas production and mining activities.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="375140A5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="4329B848" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>                A Source Water Assessment Plan (SWAP) is now available from our office.  This plan is an assessment of a delineated area around our listed sources through which contaminants, if present, could migrate and reach our source water.  It also includes an inventory of potential sources of contamination within the delineated area, and a determination of the water supply's susceptibility to contamination by the identified potential sources.  According to the Source Water Assessment Plan, our water system had a susceptibility rating of 'MEDIUM'.  If you would like to review the Source Water Assessment Plan, please feel free to contact our office.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="328F80CB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="464CAF08" w14:textId="03D7811C" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                In order to ensure that tap water is safe to drink, EPA prescribes regulations which limit the amount of certain contaminants in water provided by public water systems. Food and Drug Administration regulations establish limits for contaminants in bottled water which must provide the same protection for public health.  We want our valued customers to be informed about their water utility. If you have any questions about this report, want to attend any scheduled meetings, or simply want to learn more about your drinking water, please contact BRIAN MITCHELL </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB547D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>at 337</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>-923-6986.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4B099B29" w14:textId="11DEEDEA" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009D5B0E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Our water system St. Mary Parish Water &amp; Sewer Commission #4, grade is a </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DB547D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>92</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DB547D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>% “</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB547D" w:rsidRPr="00DB547D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>A</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DB547D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>”</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00DB547D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">.  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009D5B0E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                    <w:t>Our water system report card can be found http://stmarywscomm4.myruralwater.com</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4A926111" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="6CA2959A" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009D5B0E">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>NOTE: Turbidity is a measure of the cloudiness of the water.  We monitor it because it is a good indicator of the effectiveness of our filtration system.  Its major sources include soil runoff.  Turbidity has no health effects.  However, turbidity can interfere with disinfection and provide a medium for microbial growth.  Turbidity may indicate the presence of disease-causing organisms.  These organisms include bacteria, viruses, and parasites that can cause symptoms such as nausea, cramps, diarrhea, and associated headaches.</w:t>
+                  </w:r>
+                </w:p>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-73"/>
+                    <w:tblOverlap w:val="never"/>
+                    <w:tblW w:w="11561" w:type="dxa"/>
+                    <w:tblBorders>
+                      <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                      <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                      <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                      <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                      <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                      <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    </w:tblBorders>
+                    <w:tblLayout w:type="fixed"/>
+                    <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="1255"/>
+                    <w:gridCol w:w="1440"/>
+                    <w:gridCol w:w="899"/>
+                    <w:gridCol w:w="811"/>
+                    <w:gridCol w:w="321"/>
+                    <w:gridCol w:w="1299"/>
+                    <w:gridCol w:w="810"/>
+                    <w:gridCol w:w="720"/>
+                    <w:gridCol w:w="720"/>
+                    <w:gridCol w:w="2285"/>
+                    <w:gridCol w:w="1001"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w14:paraId="2ADE0175" w14:textId="77777777" w:rsidTr="00FE5E5B">
+                    <w:trPr>
+                      <w:gridAfter w:val="1"/>
+                      <w:wAfter w:w="1001" w:type="dxa"/>
+                      <w:trHeight w:val="25"/>
+                      <w:tblHeader/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1255" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="34521946" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:lastRenderedPageBreak/>
+                          <w:t>Regulated Contaminants</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1440" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="4CA074A9" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t>Collection Date</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1710" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="42A85641" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t>Lowest Percentage Value</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1620" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="4F01D3CE" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t>Range</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="810" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="142757A9" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Unit       </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="720" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="445AAF5C" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
+                          <w:r w:rsidRPr="009D5B0E">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                              <w:b/>
+                              <w:color w:val="333399"/>
+                            </w:rPr>
+                            <w:t>MCL</w:t>
+                          </w:r>
+                        </w:smartTag>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="720" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="66062267" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t>MCLG</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2285" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="1462BC49" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t>Typical Source</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w14:paraId="235202B1" w14:textId="77777777" w:rsidTr="00FE5E5B">
+                    <w:trPr>
+                      <w:gridAfter w:val="1"/>
+                      <w:wAfter w:w="1001" w:type="dxa"/>
+                      <w:trHeight w:val="671"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1255" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="21EA9D2E" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>TURBIDITY</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1440" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="409C9F9D" w14:textId="7BE21E49" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="001A3B24" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Feb.</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> 202</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1710" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="53A422D3" w14:textId="4F639F73" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="001A3B24" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>99.40%</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1620" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="5AD8DBDB" w14:textId="644136EC" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>9</w:t>
+                        </w:r>
+                        <w:r w:rsidR="001A3B24">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>9</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r w:rsidR="001A3B24">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>40</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>-100%</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="810" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="4C774D47" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>NTU</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1440" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="17DC8C24" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">     0.349</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2285" w:type="dxa"/>
+                        <w:vAlign w:val="bottom"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="02F8F169" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Soil runoff</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w14:paraId="30922837" w14:textId="77777777" w:rsidTr="00FE5E5B">
+                    <w:trPr>
+                      <w:trHeight w:val="27"/>
+                      <w:tblHeader/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1255" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="1C3E06F7" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t>Regulated Contaminants</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2339" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="129DE0DD" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t>Collection Date</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1132" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="4DC83B6D" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t>Highest Value</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1299" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="159CA6D5" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t>Range</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="810" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="35B8F1E0" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t>Unit</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="720" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="1323F692" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
+                          <w:r w:rsidRPr="009D5B0E">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                              <w:b/>
+                              <w:color w:val="333399"/>
+                            </w:rPr>
+                            <w:t>MCL</w:t>
+                          </w:r>
+                        </w:smartTag>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="720" w:type="dxa"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="65B6EA7F" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t>MCLG</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="3286" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vAlign w:val="center"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="354EF177" w14:textId="79423DC7" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                            <w:color w:val="333399"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> Typical Source</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w14:paraId="2CFD6CC9" w14:textId="77777777" w:rsidTr="00FE5E5B">
+                    <w:trPr>
+                      <w:trHeight w:val="635"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1255" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="721D927B" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>TURBIDITY</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2339" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="738963FA" w14:textId="798818F1" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="001A3B24" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>March</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> 202</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1132" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="78CD7237" w14:textId="1299CFFF" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>0.</w:t>
+                        </w:r>
+                        <w:r w:rsidR="001A3B24">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>39</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> NTU</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1299" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="7CA3A6AE" w14:textId="3BE88225" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>0.030 -0.</w:t>
+                        </w:r>
+                        <w:r w:rsidR="001A3B24">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>39</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>0</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="810" w:type="dxa"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="2D3E6769" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>NTU</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1440" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="4E11E6E8" w14:textId="77777777" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">    0.349</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="3286" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                      </w:tcPr>
+                      <w:p w14:paraId="1FD4423A" w14:textId="55D082D8" w:rsidR="00FE5E5B" w:rsidRPr="009D5B0E" w:rsidRDefault="00FE5E5B" w:rsidP="00FE5E5B">
+                        <w:pPr>
+                          <w:widowControl w:val="0"/>
+                          <w:autoSpaceDE w:val="0"/>
+                          <w:autoSpaceDN w:val="0"/>
+                          <w:adjustRightInd w:val="0"/>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009D5B0E">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  Soil runoff</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w14:paraId="06E3A418" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="31F1FA80" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B23BE18" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D24B9F" w14:paraId="3A7F1827" w14:textId="77777777" w:rsidTr="00FE5E5B">
+        <w:trPr>
+          <w:trHeight w:val="42"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61644567" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC75ADB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F5669E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="016E73D3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="055E1084" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04AC478A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60411EDA" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D498815" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="211" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F671CF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="659" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3178E66B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7195" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="062C7702" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DE3CEC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D42896" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3025F043" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0025524B" w14:paraId="7DC6B5D7" w14:textId="77777777" w:rsidTr="00FE5E5B">
+        <w:trPr>
+          <w:trHeight w:val="1595"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CE5387" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E674732" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B232B3F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22710" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9310"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="61E38240" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="295E31FE" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:val="3952"/>
+                <w:trHeight w:val="1517"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9310" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="3EF494D2" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="4F3EE0CF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">                    The sources of drinking water (both tap water and bottled water) include rivers, lakes, streams, ponds, reservoirs, springs, and wells.  As water travels over the surface of land or through the ground, it dissolves </w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t xml:space="preserve">                    There is no safe level of lead in drinking water. Exposure to lead in drinking water can cause serious health effects in all age groups, especially pregnant people, infants (both formula-fed and breastfed), and young children. Some of the health effects to infants and children include decreases in IQ and attention span. Lead exposure can also result in new or worsened learning and behavior problems. The children of persons who are exposed to lead before or during pregnancy may be at increased risk of these harmful health effects. Adults have increased risks of heart disease, high blood pressure, kidney or nervous system problems. Contact your health care provider for more information about your risks.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3A4345A2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="41D328ED" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t>naturally-occurring</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>                The Louisiana Department of Health and Hospitals - Office of Public Health routinely monitors for constituents in your drinking water according to Federal and State laws.  The tables that follow show the results of our monitoring during the period of January 1st to December 31st,  2025.  Drinking water, including bottled water, may reasonably be expected to contain at least small amounts of some contaminants. The pre</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> minerals and, in some cases, radioactive material, and can pick up substances resulting from the presence of animals or from human activity.  Contaminants that may be present in source water include:</w:t>
-[...7 lines deleted...]
-                <w:p w14:paraId="79AF4124" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                    <w:t>ence of contaminants does not necessarily indicate that water poses a health risk.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5CD5D41A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1236D8A4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <w:t>                In the tables below, you will find many terms and abbreviations you might not be familiar with.  To help you better understand these terms, we’ve provided the following definitions:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5D21D455" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="75DBA907" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>Microbial Contaminants</w:t>
+                    <w:t>Parts per million (ppm) or Milligrams per liter (mg/L)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> - such as viruses and bacteria, which may come from sewage treatment plants, septic systems, agricultural livestock operations, and wildlife.</w:t>
-[...7 lines deleted...]
-                <w:p w14:paraId="15D1B322" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                    <w:t xml:space="preserve"> – one part per million corresponds to one minute in two years or a single penny in $10,000.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="06F05DD1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="4E4BE089" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>Inorganic Contaminants</w:t>
+                    <w:t>Parts per billion (ppb) or Micrograms per liter (ug/L)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> - such as salts and metals, which can be </w:t>
-[...25 lines deleted...]
-                <w:p w14:paraId="17242313" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                    <w:t xml:space="preserve"> – one part per billion corresponds to one minute in 2,000 years, or a single penny in $10,000,000.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4FF1B7CB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="0724C04A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>Pesticides and Herbicides</w:t>
+                    <w:t>Picocuries per liter (pCi/L)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> - which may come from a variety of sources such as agriculture, urban stormwater runoff, and residential uses.</w:t>
-[...7 lines deleted...]
-                <w:p w14:paraId="36FBB82D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                    <w:t xml:space="preserve"> – picocuries per liter is a measure of the radioactivity in water.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="27F18CAF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="78AED915" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>Organic Chemical Contaminants</w:t>
+                    <w:t>Nephelometric Turbidity Unit (NTU)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> – including synthetic and volatile organic chemicals, which are by-products of industrial processes and petroleum production, and can also come from gas stations, urban stormwater runoff, and septic systems.</w:t>
-[...7 lines deleted...]
-                <w:p w14:paraId="2201ACD9" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                    <w:t xml:space="preserve"> – nephelometric turbidity unit is a measure of the clarity of water. Turbidity in excess of 5 NTU is just noticeable to the average person.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="66CAEDB7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="120E85B0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>Radioactive Contaminants</w:t>
+                    <w:t>Treatment Technique (TT)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> – which can be naturally-occurring or be the result of oil and gas production and mining activities.</w:t>
-[...863 lines deleted...]
-                <w:p w14:paraId="526BDAEE" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                    <w:t xml:space="preserve"> – an enforceable procedure or level of technological performance which public water systems must follow to ensure control of a contaminant.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="522B5C3F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="647EB646" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>Parts per million (ppm) or Milligrams per liter (mg/L)</w:t>
+                    <w:t>Action level (AL)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> – one part per million corresponds to one minute in two years or a single penny in $10,000.</w:t>
-[...7 lines deleted...]
-                <w:p w14:paraId="2B8EBE0B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                    <w:t xml:space="preserve"> – the concentration of a contaminant that, if exceeded, triggers treatment or other requirements that a water system must follow.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6C239004" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2B58DB92" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>Parts per billion (ppb) or Micrograms per liter (ug/L)</w:t>
+                    <w:t xml:space="preserve">Maximum contaminant level (MCL) </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> – one part per billion corresponds to one minute in 2,000 years, or a single penny in $10,000,000.</w:t>
-[...7 lines deleted...]
-                <w:p w14:paraId="6B934C35" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                    <w:t>– the “Maximum Allowed” MCL is the highest level of a contaminant that is allowed in drinking water.  MCL’s are set as close to the MCLG’s as feasible using the best available treatment technology.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0AEC3C18" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="23CA2635" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>Picocuries per liter (</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="spellStart"/>
+                    <w:t>Maximum contaminant level goal (MCLG)</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> – the “Goal” is the level of a contaminant in drinking water below which there is no known or expected risk to human health.  MCLG’s allow for a margin of safety.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1D288FA8" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="381BCFB0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>pCi</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
+                    <w:t>Maximum residual disinfectant level (MRDL)</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> – The highest level of a disinfectant allowed in drinking water. There is convincing evidence that addition of a disinfectant is necessary for control of microbial contaminants.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1DFB5A7F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="4ECB7F85" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>/L)</w:t>
+                    <w:t>Maximum residual disinfectant level goal (MRDLG)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> – picocuries per liter is a measure of the radioactivity in water.</w:t>
-[...7 lines deleted...]
-                <w:p w14:paraId="75D8638B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                    <w:t xml:space="preserve"> – The level of a drinking water disinfectant below which there is no known or expected risk to health. MRDLGs do not reflect the benefits of the use of disinfectants to control microbial contaminants.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6FE7F2CC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="305A6203" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>Nephelometric Turbidity Unit (NTU)</w:t>
+                    <w:t>Level 1 assessment</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> – nephelometric turbidity unit is a measure of the clarity of water. Turbidity </w:t>
-[...25 lines deleted...]
-                <w:p w14:paraId="1F34573B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                    <w:t xml:space="preserve"> – A study of the water system to identify potential problems and determine (if possible) why total coliform bacteria have been found in our water system.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="166EE821" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="37CC0810" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:u w:val="single"/>
                     </w:rPr>
-                    <w:t>Treatment Technique (TT)</w:t>
+                    <w:t>Level 2 Assessment</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> – an enforceable procedure or level of technological performance which public water systems must follow to ensure control of a contaminant.</w:t>
-[...205 lines deleted...]
-                    </w:rPr>
                     <w:t xml:space="preserve"> – A very detailed study of the water system to identify potential problems and determine (if possible) why an E. coli MCL violation has occurred and/or why total coliform bacteria have been found in our water system on multiple occasions.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="03492DC2" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="296D0F12" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="1DB0B17F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E960EE9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="28E18518" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="071F7C1E" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="2C709F55" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3AF7F5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30475FC6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D320CBE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="441F9862" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B25CCC2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="442CEA32" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A215117" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B30996D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="779D37B3" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="527ABBAB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="656EB43A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="497E7D7D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63050BFB" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="75A07CD2" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="14A1139B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0279EA11" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A154FF7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA97CA4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="2D496BE4" w14:textId="77777777" w:rsidTr="005D2C9F">
-[...81 lines deleted...]
-          <w:p w14:paraId="62D36930" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="5ED3AD2D" w14:textId="77777777" w:rsidTr="00FE5E5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE94AE3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EAC4F3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9279FE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="745EC556" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C559B1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="180ED968" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB7393C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1B6D17" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63774ED8" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...8 lines deleted...]
-            <w:tcW w:w="9059" w:type="dxa"/>
+          <w:p w14:paraId="7334F155" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3020"/>
               <w:gridCol w:w="3202"/>
               <w:gridCol w:w="2577"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="153FA303" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="0025524B" w14:paraId="1A724D5E" w14:textId="77777777" w:rsidTr="0025524B">
               <w:trPr>
                 <w:trHeight w:val="282"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3020" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7318B0B2" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="511B2BF6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">During the period covered by this report we had the </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> noted violations.</w:t>
+                    <w:t>During the period covered by this report we had the below noted violations.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="0EF1FE67" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="0358BD6E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3020" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="455D77CA" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="2E0ED030" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Compliance Period</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3202" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2DC96816" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="09558E64" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Analyte</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2577" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="22AAD675" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="32445AB6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Type</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="7B670462" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="314DA78F" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3020" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="74B97C39" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="7E67D91C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>6/30/2024 - 9/29/2024</w:t>
+                    <w:t>1/1/2025 - 3/31/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3202" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0ADF8980" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="7100F131" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>TTHM</w:t>
+                    <w:t>TOTAL HALOACETIC ACIDS (HAA5)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2577" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="3CAAB177" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...201 lines deleted...]
-                <w:p w14:paraId="005EA642" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="4C31E5E7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MCL, LRAA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="50B56F29" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...20 lines deleted...]
-          <w:p w14:paraId="64EB2DD0" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="0B21EE39" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBCA8F2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73AA1424" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="2BB20EED" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="7D8FCFD4" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="73A34B9B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A77A2D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29070098" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAE7E98" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3B499D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0683CEF3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A6FBA0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="660FD734" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BFDAEF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A986AE6" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="433EABA9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2449E17B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="564C4C02" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="415C030D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="69E5B087" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="480CCBDB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF57650" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC8A82A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E82992" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="6E50CF77" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="0872CEB7" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1124F9B8" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="528CCB81" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E67EE86" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22710" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9310"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="25E377B2" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="6A3EA012" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1002"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9310" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2211F4A7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="743682A3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                    Our water system tested a minimum of 10 sample(s) per month in accordance with the Total Coliform Rule for microbiological contaminants.  With the microbiological samples collected, the water system collects disinfectant residuals to ensure control of microbial growth.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2273B704" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="4C40D5A4" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="7F8FD24A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B835579" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="6E813F7E" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="327FC0AD" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="0D9ABF18" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3770E818" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0184C19B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D040577" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E527BDF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6716EB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E7076B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="581469BD" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="222957A5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04A1ACF3" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="27142292" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4974A6B7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="4A7EF568" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2C9C6A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="2DB4071A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="039983BB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="335F5475" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B37D6D5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58398A69" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="51000BB4" w14:textId="77777777" w:rsidTr="005D2C9F">
-[...58 lines deleted...]
-            <w:gridSpan w:val="7"/>
+      <w:tr w:rsidR="0025524B" w14:paraId="58C120C6" w14:textId="77777777" w:rsidTr="00FE5E5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0F8137" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDD090C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB10B0C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C017E3C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4054AA73" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22670" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1243"/>
               <w:gridCol w:w="680"/>
               <w:gridCol w:w="1095"/>
               <w:gridCol w:w="657"/>
               <w:gridCol w:w="1291"/>
               <w:gridCol w:w="600"/>
               <w:gridCol w:w="715"/>
               <w:gridCol w:w="3012"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="0284474D" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="12EF1365" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1243" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1B9D8213" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0B1BD1C7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Disinfectant</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="680" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0493E4A7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="454B6428" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1095" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="38B794AA" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...3 lines deleted...]
-                  <w:proofErr w:type="spellStart"/>
+                <w:p w14:paraId="784E3A74" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>HighestRAA</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="657" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="75CF07DC" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6C2571DE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Unit</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1291" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="226D756A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="738E4A0E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Range</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5C3E2BF6" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="34BBF765" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MRDL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="715" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="58296F02" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="2A0E9E5B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MRDLG</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3012" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4894761E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0DDDD989" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Typical Source</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="742670A4" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="27E447C4" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1243" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="27B005C1" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="78C7CD20" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>CHLORAMINE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="680" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="26D97A1C" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>2023</w:t>
+                <w:p w14:paraId="241530C0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1095" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="002E491C" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5BFBED6C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>3.1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="657" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0AB76ED9" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6AD0207F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>ppm</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1291" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="3A242CBD" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>1.01 - 4.16</w:t>
+                <w:p w14:paraId="4D7BA74A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1.11 - 4.6</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="18D50F77" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="1BCDA52A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="715" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="40BF175B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="3B460996" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3012" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7DEFD0B3" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="08EA845B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Water additive used to control microbes</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="01BC291C" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="2A81CF72" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="7BA1E039" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C23E97D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="139340A9" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="007D6F17" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="116"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="2232558D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="041326E6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC7E64C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DAD9E9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE6937D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB50611" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B68422" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F7CA8A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A220732" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0008CF54" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="167AD4C5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D067978" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="0141479C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6ED407" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="4A78B3B7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="4064EE6F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1BEC18" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="793D3CDE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D54FD12" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="4B2D30E7" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="6C571B16" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="671B66C5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21429439" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="123D08EE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22710" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9310"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="3DBF769A" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="032A30F1" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="761"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9310" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="02C43F5D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="4A8C4B1B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">                In the tables below, we have shown the regulated contaminants that were detected. Chemical Sampling of our drinking water may not be required on an annual basis; therefore, information provided in this table </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> to the latest year of chemical sampling results.  </w:t>
+                    <w:t xml:space="preserve">                In the tables below, we have shown the regulated contaminants that were detected. Chemical Sampling of our drinking water may not be required on an annual basis; therefore, information provided in this table refers back to the latest year of chemical sampling results.  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7535C50A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="2AD51256" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="04A430C5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EFB748" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="42400C4C" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="48E57A6B" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="70F43691" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B7190F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4932A2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1628570E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A084A3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0D1ECE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B63AA84" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79915015" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BA366E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63DE3CC7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="40C6FD17" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FCE91E8" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="2CE8411C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12C0558A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="179B7765" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="65169C45" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F75FFC0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE125D1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44749E30" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="049F91FB" w14:textId="77777777" w:rsidTr="005D2C9F">
-[...69 lines deleted...]
-            <w:gridSpan w:val="6"/>
+      <w:tr w:rsidR="0025524B" w14:paraId="637CC552" w14:textId="77777777" w:rsidTr="00FE5E5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269632B0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B235F47" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="470B22B9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="113FFDD5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF99A10" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28982ECE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22650" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1756"/>
               <w:gridCol w:w="1174"/>
               <w:gridCol w:w="785"/>
               <w:gridCol w:w="1001"/>
               <w:gridCol w:w="653"/>
               <w:gridCol w:w="569"/>
               <w:gridCol w:w="597"/>
               <w:gridCol w:w="2757"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="6B8AA204" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="07B32756" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="554"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1756" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7B756B4D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="71486A40" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Regulated Contaminants</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1174" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="62A25BE9" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="02211C27" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Collection Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="785" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="09ACEC10" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="4B41C43B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Highest Value</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1001" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="49E8E34D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="3511F0E4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Range</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="653" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0664D160" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0C532310" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Unit</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="569" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="64C0FF87" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6C74D42F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MCL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="597" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5B17CBF6" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="58FCF1D4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MCLG</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2757" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="3AF8881D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="7AD63B70" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Typical Source</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="10282E0C" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="21BFC5FF" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1756" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4076595B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="7EF8B43A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>ATRAZINE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1174" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="174ED319" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>10/13/2024</w:t>
+                <w:p w14:paraId="262718CC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/9/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="785" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="46053428" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>0.11</w:t>
+                <w:p w14:paraId="44EF0A2C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0.065</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1001" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="50AEC6B6" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>0 - 0.11</w:t>
+                <w:p w14:paraId="21661F71" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0.035 - 0.065</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="653" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5C0A0856" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="65D0E347" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>ppb</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="569" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="07EEAB61" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="19AC0199" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="597" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6A315D6F" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="76C60626" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2757" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="02DA6A2F" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="25E6C928" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Runoff from herbicide used on row crops</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="7603B7D8" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="11B19FBD" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1756" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="707B32D6" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>NITRATE-NITRITE</w:t>
+                <w:p w14:paraId="551B7F88" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>HEXACHLOROCYCLOPENTADIENE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1174" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="415A4097" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>1/21/2024</w:t>
+                <w:p w14:paraId="1AF87194" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/9/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="785" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="3E6CBCA5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>0.1</w:t>
+                <w:p w14:paraId="482A0731" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0.03</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1001" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6C8DCCF9" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>0.1</w:t>
+                <w:p w14:paraId="0F62C722" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0 - 0.03</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="653" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="16FD4DCB" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>ppm</w:t>
+                <w:p w14:paraId="5B7E1F25" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>ppb</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="569" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0E9E166D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>10</w:t>
+                <w:p w14:paraId="107DA656" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>50</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="597" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="61CF177B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>10</w:t>
+                <w:p w14:paraId="3F62E731" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>50</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2757" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="60C4B940" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>Runoff from fertilizer use; Leaching from septic tanks, sewage; Erosion of natural deposits</w:t>
+                <w:p w14:paraId="504C143F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>Discharge from chemical factories</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="21F3C56B" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="210"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1756" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="6649C9E2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>LASSO</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1174" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="37D2D418" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/9/2025</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="785" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="2E1F7343" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0.036</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1001" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="0795A351" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0 - 0.036</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="653" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="12A702F7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>ppb</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="569" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="2C297B79" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="597" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="4E729E35" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2757" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="1E2C3B83" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>Runoff from herbicide used on row crops</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="34C4F36D" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="210"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1756" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="1FE94F86" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>SIMAZINE</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1174" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="549C7D41" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/9/2025</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="785" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="127DFB96" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0.079</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1001" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="06295C39" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0 - 0.079</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="653" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="7BC3A90E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>ppb</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="569" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="1C3980B0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>4</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="597" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="650AAA7D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>4</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2757" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="653B7358" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>Herbicide runoff</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="07B0D361" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="25A9F819" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="02BB6B20" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B096BE3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="7262A278" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="18616044" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
-          <w:trHeight w:val="107"/>
+          <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="5BED6E57" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AAD43F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="689D5F95" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7868CA24" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="671FC04F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48219301" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B117450" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A810ED" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="059E5B92" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EAEF791" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="272BB31A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="595C4818" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="5282B5B9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4446B96E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="3AFC0BEF" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="7B826CC5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5593B75A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEDE638" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A5A2C0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="04917C21" w14:textId="77777777" w:rsidTr="005D2C9F">
-[...80 lines deleted...]
-            <w:gridSpan w:val="5"/>
+      <w:tr w:rsidR="0025524B" w14:paraId="50D8BFF4" w14:textId="77777777" w:rsidTr="00FE5E5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB6D33D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D2B064" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C5AF03" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D7F942" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69822A6C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A25C15" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB36C38" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22630" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1758"/>
               <w:gridCol w:w="1176"/>
               <w:gridCol w:w="787"/>
               <w:gridCol w:w="1003"/>
               <w:gridCol w:w="654"/>
               <w:gridCol w:w="571"/>
               <w:gridCol w:w="585"/>
               <w:gridCol w:w="2759"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="495A0CE6" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="404CCAC4" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="705"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="02AC3C0F" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5A4B6AF9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Radionuclides</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1176" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2488C8E4" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="1A53A900" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Collection Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="787" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2E8FAA93" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="168736F9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Highest Value</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="588F886A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5C54BD5B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Range</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="654" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1571417F" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="39F1302A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Unit</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="571" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="34EA69B2" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="74D18882" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MCL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="585" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1FE5B339" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="256EC77C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MCLG</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2759" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4A195837" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="25E79506" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Typical Source</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="32512FD1" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="2E865A21" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1758" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1EADA202" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5D0B94E6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>COMBINED RADIUM (-226 &amp; -228)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1176" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="205C1146" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/6/2025</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="787" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="070F7C7B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1.51</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1003" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="78272A2F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1.51</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="654" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="118A536C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>pCi/l</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="571" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="02AF23F0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>5</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="585" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="14026F87" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2759" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="3C7D5082" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>Erosion of natural deposits</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D24B9F" w14:paraId="75FC02FE" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="210"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1758" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="733C61BA" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>GROSS BETA PARTICLE ACTIVITY</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1176" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="062CE106" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>1/21/2024</w:t>
+                <w:p w14:paraId="6E7E102F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/6/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="787" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="02C162CC" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>3.21</w:t>
+                <w:p w14:paraId="753FBF66" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>4.13</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4FF7E7C0" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>3.21</w:t>
+                <w:p w14:paraId="299EB4A7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>4.13</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="654" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7482A111" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...19 lines deleted...]
-                    <w:t>/l</w:t>
+                <w:p w14:paraId="4885233D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>pCi/l</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="571" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="526A04BB" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="36A5BA52" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>50</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="585" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="48446801" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0EE9A97E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2759" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0356C1B0" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="3518081D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Decay of natural and man-made deposits.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6FA42536" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="073482FB" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="600BCEE5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="400D1483" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="5FEE1EC3" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="6A47F72F" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="4FEC6BEE" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2648CFBB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5255F57A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B71A2B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7973BD15" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6829CA2F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="263E5B25" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="413B6DC3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEEAB15" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF56CF7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="222604EB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="516221F6" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="27977F5E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBDB93A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="1B532639" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="79FE0460" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FABECE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7695EA" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36620AE0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="368A15E3" w14:textId="77777777" w:rsidTr="005D2C9F">
-[...47 lines deleted...]
-            <w:gridSpan w:val="8"/>
+      <w:tr w:rsidR="0025524B" w14:paraId="707719A6" w14:textId="77777777" w:rsidTr="00FE5E5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E2AEAC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4453EC34" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62995A0F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3020E31E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22690" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1503"/>
               <w:gridCol w:w="1176"/>
               <w:gridCol w:w="1002"/>
               <w:gridCol w:w="831"/>
               <w:gridCol w:w="654"/>
               <w:gridCol w:w="474"/>
               <w:gridCol w:w="775"/>
               <w:gridCol w:w="2892"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="37034660" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="4CEAE738" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="450"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1503" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="57B29150" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...4 lines deleted...]
-                <w:p w14:paraId="787D8F23" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="78B5BE6D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="6F575534" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Lead and </w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>Lead and Copper</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1176" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                    <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="39" w:type="dxa"/>
+                    <w:left w:w="99" w:type="dxa"/>
+                    <w:bottom w:w="39" w:type="dxa"/>
+                    <w:right w:w="39" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="046CA49B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>Copper</w:t>
-[...6 lines deleted...]
-                  <w:tcW w:w="1176" w:type="dxa"/>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1002" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="03E93332" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="56F37366" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>Date</w:t>
-[...5 lines deleted...]
-                  <w:tcW w:w="1002" w:type="dxa"/>
+                    <w:t>90TH Percentile</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="831" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="245DB3D9" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...15 lines deleted...]
-                  <w:tcW w:w="831" w:type="dxa"/>
+                <w:p w14:paraId="549EE685" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="1F3864"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>Range</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="654" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="39C94587" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6EFE6DAE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>Range</w:t>
-[...5 lines deleted...]
-                  <w:tcW w:w="654" w:type="dxa"/>
+                    <w:t>Unit</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="474" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="797D20A2" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="31C2A599" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>Unit</w:t>
-[...5 lines deleted...]
-                  <w:tcW w:w="474" w:type="dxa"/>
+                    <w:t>AL</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="775" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5059E9D3" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="13579BF4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>AL</w:t>
-[...5 lines deleted...]
-                  <w:tcW w:w="775" w:type="dxa"/>
+                    <w:t>Sites Over AL</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2892" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="246C30FA" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="23068A0D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>Sites Over AL</w:t>
-[...29 lines deleted...]
-                    </w:rPr>
                     <w:t>Typical Source</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="0E17270E" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="0197DE34" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1503" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="13AFB3C9" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6AB528A8" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>COPPER, FREE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1176" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5690D081" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>2020 - 2023</w:t>
+                <w:p w14:paraId="42E5A2A7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>2021 - 2023</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1002" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0C9BBE55" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="7E9DB08A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0.5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="831" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4DE171B5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="028A901A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0 - 0.7</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="654" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5CD41ABF" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="18C6F390" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>ppm</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="474" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5013041A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="237AA50C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>1.3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="775" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="049136CF" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="331A7DA6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2892" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="51F0631D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="1A531D4D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Corrosion of household plumbing systems; Erosion of natural deposits; Leaching from wood preservatives</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="46BD93D6" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="75CCBE20" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1503" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2941FD8F" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="3A343274" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">LEAD                                    </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1176" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="63A916A3" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>2020 - 2023</w:t>
+                <w:p w14:paraId="7F806381" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>2021 - 2023</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1002" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="68D65430" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="7B764F95" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="831" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0168A1A3" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="04D813EC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0 - 2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="654" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="260DA8C8" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="708103E5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>ppb</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="474" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7510CDD5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="207F6D1E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>15</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="775" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="20B54D2B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5389D45D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2892" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="665E3253" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="69A4E407" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Corrosion of household plumbing systems; Erosion of natural deposits</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="71DD51FB" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="529EF0D6" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="4AA6CCCF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0BEC59" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="640CE379" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="01B91F23" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="04F17048" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="241FF74F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="795F4ADE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C81731" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="322E860C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD94CA2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="545DA743" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E688F6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5221141E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6D30B4" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="5A0D9911" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F24C39" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="56B5F6AB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A62F097" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="276EE326" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="1DC4E1A1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2510995C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D816EC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F40D8F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="5300C939" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="3397D89E" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="44" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...88 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EC42AE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C6D332" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA108AB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D66A5A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBADD8D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D268C7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="070A6C32" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E55BBC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22610" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1639"/>
               <w:gridCol w:w="1296"/>
               <w:gridCol w:w="770"/>
               <w:gridCol w:w="787"/>
               <w:gridCol w:w="859"/>
               <w:gridCol w:w="522"/>
               <w:gridCol w:w="464"/>
               <w:gridCol w:w="597"/>
               <w:gridCol w:w="2372"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="14D6C9F5" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="7B3FD6A2" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="464"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1639" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="47397FB8" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="3AFCFD29" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Disinfection Byproducts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1296" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="03E5A33E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="1688DAC6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Sample Point </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="770" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1BB43C7F" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="1B3D9F58" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Period</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="787" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6C8185BD" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="2616BC66" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Highest LRAA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="859" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="3FF486F1" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="51466F31" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Range</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="522" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="22E998F4" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="16249859" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Unit</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="464" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="769D9477" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="14F5573D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MCL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="597" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1655928B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="23208EE3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MCLG</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2372" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6BE394F7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="33165822" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Typical Source</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="418D24FB" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="4A420321" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1639" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0F0E8A28" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5B19ED3A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>TOTAL HALOACETIC ACIDS (HAA5)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1296" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="3BD6E551" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0CAEA4F6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>207 YOKLEY ROAD</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="770" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="3E282486" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>2023 - 2024</w:t>
+                <w:p w14:paraId="22FB3182" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="787" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="250E0930" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>59</w:t>
+                <w:p w14:paraId="19A70E4A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>57</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="859" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="26834E7B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>23.7 - 95.7</w:t>
+                <w:p w14:paraId="38DBD9FE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0025524B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>28 - 95.7</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="522" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="16668892" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6546A616" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>ppb</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="464" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7692123E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="625E7866" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>60</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="597" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5CD2C01E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5D3DDC29" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2372" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1C2138CF" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="2933FB72" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>By-product of drinking water disinfection</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="2428B809" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="13758A47" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1639" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5ED08B78" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="617EE419" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>TOTAL HALOACETIC ACIDS (HAA5)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1296" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="01837614" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5C018E7D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>975 ST PETER STREET</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="770" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2B559DEE" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>2023 - 2024</w:t>
+                <w:p w14:paraId="42C43178" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="787" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0E9883F0" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>73</w:t>
+                <w:p w14:paraId="7BAA9D2F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>71</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="859" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0C0A5051" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>24.3 - 110.2</w:t>
+                <w:p w14:paraId="5B5D170C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0025524B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>32.5 - 110.2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="522" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="02B7DF27" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="1D4A14AF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>ppb</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="464" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="62F87AF9" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="3E083193" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>60</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="597" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="71929390" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5B62B07D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2372" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1F33E018" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="74198E50" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>By-product of drinking water disinfection</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="7A265050" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="3DE5119F" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1639" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4928F767" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...8 lines deleted...]
-                    </w:rPr>
+                <w:p w14:paraId="1F4678F9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>TTHM</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1296" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="43A804DB" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6D9B9E41" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>207 YOKLEY ROAD</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="770" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1FCF289E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>2023 - 2024</w:t>
+                <w:p w14:paraId="06130D7E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="787" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6955EDD1" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>61</w:t>
+                <w:p w14:paraId="23F94137" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>49</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="859" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="20916283" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>23.6 - 79.1</w:t>
+                <w:p w14:paraId="2C47956D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0025524B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>16.2 - 79.1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="522" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="047D1189" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="513C4426" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>ppb</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="464" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4D16755B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="100F3F92" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>80</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="597" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="71A113EC" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="34068EBE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2372" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4B864C34" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="7A9EEC88" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>By-product of drinking water chlorination</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="6C3F7568" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="6BFD998E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1639" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2AE3FCB5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="17E1D01D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>TTHM</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1296" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0762781C" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="4CF9A9B9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>975 ST PETER STREET</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="770" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="67A6812B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>2023 - 2024</w:t>
+                <w:p w14:paraId="20F0F919" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="787" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="79B634E5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>81</w:t>
+                <w:p w14:paraId="5790F438" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>57</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="859" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5E183312" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>25 - 94.6</w:t>
+                <w:p w14:paraId="6EF5F4C3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0025524B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>19.8 - 94.6</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="522" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="616C195F" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6CBBD6AC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>ppb</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="464" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0B163791" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="7D276BCF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>80</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="597" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6E5E7849" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6C5FD09E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2372" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="393974B7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="32D3374F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>By-product of drinking water chlorination</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="59880A52" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="7AF8BDD7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="316D818B" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="03841466" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="667"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="0DAAFCFA" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="635DF472" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2677AB75" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F96C83" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C4C299" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="156A155E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C269F4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A676EF6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D18AB7C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73B7C31B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="26777EE7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC4DD2A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="514C2900" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6585EC" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="69DBD454" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="71CDD0F8" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD6B07A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3D3838" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A2BEF2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="2C8EC4E8" w14:textId="77777777" w:rsidTr="005D2C9F">
-[...91 lines deleted...]
-            <w:gridSpan w:val="4"/>
+      <w:tr w:rsidR="0025524B" w14:paraId="32127641" w14:textId="77777777" w:rsidTr="00FE5E5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0F2F4B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9650D3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A77CCE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6BAF9F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3D36DB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306E766E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C23201" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D05143F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22610" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3083"/>
               <w:gridCol w:w="1745"/>
               <w:gridCol w:w="1540"/>
               <w:gridCol w:w="1208"/>
               <w:gridCol w:w="823"/>
               <w:gridCol w:w="895"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="6A46AFA4" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="3778DF7A" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="270"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3083" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6A322AAC" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="76E6A474" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Treated Secondary Contaminants</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1745" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="219BE672" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="093FE1D1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Collection Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1540" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="74E474B5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="72C6C326" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333399"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Highest Value</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1208" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7B5E4706" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="4E3979CC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Range</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="823" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6AD7BA5F" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0E025DA8" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Unit</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="895" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7115BED4" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0BCFA1A5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="1F3864"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>SMCL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="13014D75" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="40C1CE69" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3083" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="34CD24AF" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="33222F6D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>ALUMINUM</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1745" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="3D051BF3" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>1/21/2024</w:t>
+                <w:p w14:paraId="418235D9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/9/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1540" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="080E12F8" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>0.09</w:t>
+                <w:p w14:paraId="3B58AA16" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0.05</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1208" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1EFA77D5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>0.07 - 0.09</w:t>
+                <w:p w14:paraId="5381E92E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>0.05</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="823" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="09D3E1A7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="39DB65B9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MG/L</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="895" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="20846AC8" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="30DA4625" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0.2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="58DDCE0D" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="170ED250" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3083" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="340529F7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="66186B3B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>BROMIDE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1745" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4527C5DE" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>11/6/2023</w:t>
+                <w:p w14:paraId="51D6B583" w14:textId="18FC0D29" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>11/7/202</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D041A0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1540" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="21DEA706" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="34FE3ED4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0.056</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1208" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="75BA4EB1" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="18BD157F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0 - 0.056</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="823" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0769E161" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="28EE71BE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MG/L</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="895" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="03F7EA22" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5E8E603C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="32625659" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="171D0368" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3083" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5036AF4C" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="2EA70BD9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>CHLORIDE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1745" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5CEFE9FF" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>1/21/2024</w:t>
+                <w:p w14:paraId="597E53EE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/9/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1540" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7AF0D159" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>38</w:t>
+                <w:p w14:paraId="5E66B1F8" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>34</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1208" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="039C2AE3" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>37 - 38</w:t>
+                <w:p w14:paraId="24C64F23" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>34</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="823" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1925FB24" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="66D6B599" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MG/L</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="895" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="61206227" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="56019E26" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>250</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="552A561F" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="6E3151EB" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3083" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0197688E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="4F1859F6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>HARDNESS, TOTAL (AS CACO3)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1745" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2892C95B" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>1/21/2024</w:t>
+                <w:p w14:paraId="74402082" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/9/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1540" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="224383A0" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>169.7</w:t>
+                <w:p w14:paraId="5B2C1BE1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>77.9</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1208" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="131D4EC2" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>111.9 - 169.7</w:t>
+                <w:p w14:paraId="46365BEF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>77.9</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="823" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="66631817" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="2E71A775" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MG/L</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="895" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="02A027FA" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="5931FFDB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="450A4B12" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="3E613FA4" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3083" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5436B4DC" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="75208AA5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>PH</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1745" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="51C54558" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>1/21/2024</w:t>
+                <w:p w14:paraId="7C73D9E4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/9/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1540" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1802309D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>5.57</w:t>
+                <w:p w14:paraId="037B0D12" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>5.35</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1208" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="270FC33D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>5.5 - 5.57</w:t>
+                <w:p w14:paraId="22B12E27" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>5.35</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="823" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="22C1CA96" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="02445401" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>PH</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="895" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7F85A4A5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="125768EE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>8.5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="220CCFE8" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="06807A24" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3083" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="36EED891" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="33D34481" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>POTASSIUM</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1745" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="03F70327" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>1/21/2024</w:t>
+                <w:p w14:paraId="4AF7DF1B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/9/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1540" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="3640A5CB" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>4.3</w:t>
+                <w:p w14:paraId="2236EB46" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>3.7</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1208" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6925202E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>3.9 - 4.3</w:t>
+                <w:p w14:paraId="2FEC9574" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>3.7</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="823" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="505070D5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="222E3F63" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MG/L</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="895" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="39057957" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="63426DF0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="29CE1B86" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="2FDB4373" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3083" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6090ADD4" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="09DA646A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>SODIUM</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1745" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="296980D9" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>1/21/2024</w:t>
+                <w:p w14:paraId="1A4AE5DD" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/9/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1540" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="4F80CEB6" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>31.5</w:t>
+                <w:p w14:paraId="46612155" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>24</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1208" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1B86F9B5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>26.5 - 31.5</w:t>
+                <w:p w14:paraId="17488FC0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>24</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="823" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="24264336" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="55BF725E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MG/L</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="895" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6AED39C5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="2C937424" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="7EB15808" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="6D43DBB8" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="210"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3083" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6302BF51" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="09B7595D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>SULFATE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1745" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7B7265E2" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>1/21/2024</w:t>
+                <w:p w14:paraId="59EBFC4E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>1/9/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1540" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6EBB78AC" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>222</w:t>
+                <w:p w14:paraId="4D3B2D07" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>99</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1208" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="29115C24" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...9 lines deleted...]
-                    <w:t>129 - 222</w:t>
+                <w:p w14:paraId="723B4693" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>99</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="823" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1A089C16" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="670F57DB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>MG/L</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="895" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:bottom w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                     <w:right w:val="single" w:sz="7" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="99" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5758A4A6" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="52AA6079" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>250</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="748B220A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="18A5D2A5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="5F5112E9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="444F523B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="177EB484" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="628B3A5F" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
-          <w:trHeight w:val="540"/>
+          <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="01793D3D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="094F66C5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46264E29" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46915662" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50ABBF1F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CFFA13" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B9A7BC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D64A24C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B336FD" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="232EF1A7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="0E519202" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF958C0" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="6A5B0135" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACEB53A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="27A246B1" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="404A4E15" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA250D2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57037648" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADD9ADF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="7F6BF1F7" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="12E21778" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="1154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="124B34CB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22750" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9323"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="5CFA0523" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="380DCACB" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1076"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9323" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="155F8489" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6A3500E6" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t>++++++++++++++Environmental Protection Agency Required Health Effects Language++++++++++++++</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0C6C3D09" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0E705764" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Some people may be more vulnerable to contaminants in drinking water than the general population. Immuno-compromised </w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>Some people may be more vulnerable to contaminants in drinking water than the general population. Immuno-compromised persons such as persons with cancer undergoing chemotherapy, persons who have undergone organ transplants, people with HIV/AIDS or other immune system disorders, some elderly, and infants can be particularly at risk from infections. These people should seek advice about drinking water from their health care providers. EPA/CDC guidelines on appropriate means to lessen the risk of infection by Cryptosporidium and other microbial contaminants are available from the Safe Drinking Water Hotline (800–426–4791).</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="06D55705" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="41781D6E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t>persons</w:t>
-[...80 lines deleted...]
-                    <w:t xml:space="preserve"> cannot control the variety of materials used in plumbing components in your home. You share the responsibility for protecting yourself and your family from the lead in your home plumbing. You can take responsibility by identifying and removing lead materials within your home plumbing and taking steps to reduce your family's risk. Before drinking tap water, flush your pipes for several minutes by running your tap, taking a shower, doing laundry or a load of dishes. You can also use a filter certified by an American National Standards Institute accredited certifier to reduce lead in drinking water. If you are concerned about lead in your water and wish to have your water tested, contact WATER &amp; SEWER COMMISSION 4 OF ST MARY and BRIAN MITCHELL BUS Phone: 337-923-6986. Information on lead in drinking water, testing methods, and steps you can take to minimize exposure is available at http://www.epa.gov/safewater/lead.</w:t>
+                    <w:t>Lead can cause serious health problems, especially for pregnant women and young children. Lead in drinking water is primarily from materials and components associated with service lines and home plumbing. WATER &amp; SEWER COMMISSION 4 OF ST MARY is responsible for providing high quality drinking water and removing lead pipes, but cannot control the variety of materials used in plumbing components in your home. You share the responsibility for protecting yourself and your family from the lead in your home plumbing. You can take responsibility by identifying and removing lead materials within your home plumbing and taking steps to reduce your family's risk. Before drinking tap water, flush your pipes for several minutes by running your tap, taking a shower, doing laundry or a load of dishes. You can also use a filter certified by an American National Standards Institute accredited certifier to reduce lead in drinking water. If you are concerned about lead in your water and wish to have your water tested, contact WATER &amp; SEWER COMMISSION 4 OF ST MARY and BRIAN MITCHELL BUS Phone: 337-923-6986. Information on lead in drinking water, testing methods, and steps you can take to minimize exposure is available at http://www.epa.gov/safewater/lead.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7EA40606" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="75880D1C" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="0429B2AE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB86406" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="51C45E5B" w14:textId="77777777" w:rsidTr="005D2C9F">
-[...999 lines deleted...]
-      <w:tr w:rsidR="00027906" w14:paraId="22321087" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="5FBF1B7D" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="69CCB451" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AB0F8B" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7FFCC5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2810F107" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFB5CE8" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4227EF12" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="110B67A0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D930FAE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCD8D03" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2E792A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="21A756E0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEB361F" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="2BBC9E5A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C881277" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="1BABA051" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="7E13A767" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="530A09E9" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="432B1446" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B59918" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="58216CBB" w14:textId="77777777" w:rsidTr="005D2C9F">
-[...14 lines deleted...]
-            <w:gridSpan w:val="11"/>
+      <w:tr w:rsidR="0025524B" w14:paraId="539D5858" w14:textId="77777777" w:rsidTr="00FE5E5B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="418E6838" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22750" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9323"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="4663AB88" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="4EF86F54" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="282"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9323" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1DC269DB" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="0F411612" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t>Additional Required Health Effects Language:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="55D4F8C1" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="77367D80" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="282"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9323" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="78B86A5A" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="2BD3CB99" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Coliforms are bacteria that are naturally present in the environment and are used as an indicator that other, </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve">, bacteria may be present.  Coliforms were found in more samples than allowed and this was a warning of potential problems.     </w:t>
+                    <w:t xml:space="preserve">Coliforms are bacteria that are naturally present in the environment and are used as an indicator that other, potentially-harmful, bacteria may be present.  Coliforms were found in more samples than allowed and this was a warning of potential problems.     </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="534F724C" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="54BA9AC1" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="282"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9323" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6657D9E7" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="00799E4D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Some people who drink water containing </w:t>
-[...53 lines deleted...]
-                    <w:t xml:space="preserve"> over many years may have an increased risk of getting cancer.</w:t>
+                    <w:t>Some people who drink water containing Haloacetic acids in excess of the MCL over many years may have an increased risk of getting cancer.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00027906" w14:paraId="294E466B" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="60EFD950" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="282"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9323" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="29E09F5C" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="15CFD374" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
-[...36 lines deleted...]
-                    <w:t xml:space="preserve"> over many years may experience problems with their liver, kidneys, or central nervous systems, and may have an increased risk of getting cancer. </w:t>
+                    <w:t xml:space="preserve">Some people who drink water containing trihalomethanes in excess of the MCL over many years may experience problems with their liver, kidneys, or central nervous systems, and may have an increased risk of getting cancer. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3AF040FA" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="2DF982F3" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="6C70B989" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8AB70E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="45769EFA" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="03178314" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="3E05AB41" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56531404" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C33B472" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="769E4ED4" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32431DEB" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53DF806F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="404F07C7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32EA34E3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFBA8E7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A87C31D" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="1A8B87DA" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45551BF5" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="75E7792E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1E598C" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="3CA94987" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="4C20C263" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCE205D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41BC65CE" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="739A5764" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="433EA14A" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="3A3D5C09" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="380C5189" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA0C23F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="22730" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9317"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="2E0DF33F" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="121429B3" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="720"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9317" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="27421AE1" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="7148D4AF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t>There are no additional required health effects violation notices.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="683972A1" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="7EEF73E9" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="2A906FB3" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0219FE4C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="326FB7F6" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="7A848C73" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="47E5AE6C" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F00A87A" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="374C2DAF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0081527E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C465CEC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3267CFEF" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A0CF20" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B36ED84" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6542DA8F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51614A29" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="50C79895" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C66FA70" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="143576E8" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A2519C" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="2BBDFBC0" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="621F4F89" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="663B2FE1" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A8C746" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F1778F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="54162018" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="0025524B" w14:paraId="071BB048" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="1154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="22770" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9336"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00027906" w14:paraId="07098539" w14:textId="77777777" w:rsidTr="005D2C9F">
+            <w:tr w:rsidR="00D24B9F" w14:paraId="483B28E3" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1076"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9336" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="39" w:type="dxa"/>
                     <w:left w:w="39" w:type="dxa"/>
                     <w:bottom w:w="39" w:type="dxa"/>
                     <w:right w:w="39" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="02F12F96" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="4A0D205F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>+++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++++</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="79BB5173" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="749FBB71" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">                Thank you for allowing us to continue providing your family with clean, quality water this year.  </w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>                Thank you for allowing us to continue providing your family with clean, quality water this year.  In order to maintain a safe and dependable water supply we sometimes need to make improvements that will benefit all of our customers.             </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2EE6E393" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
-                    <w:t>In order to</w:t>
-[...38 lines deleted...]
-                    </w:rPr>
                     <w:t>    </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3E5CBE9E" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+                <w:p w14:paraId="6AB54C40" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="0025524B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                We at the WATER &amp; SEWER COMMISSION 4 OF ST MARY work around the clock to provide top quality drinking water to every tap.  We ask that all our customers help us protect and conserve our water sources, which are the heart of our community, our way of life, and our children's future. Additional information on the water system can be found at </w:t>
                   </w:r>
                   <w:hyperlink r:id="rId4" w:history="1">
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="0000FF"/>
                         <w:sz w:val="22"/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t>www.ldh.la.gov/watergrade</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t>. Please call our office if you have questions.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="13489CAC" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...10 lines deleted...]
-          <w:p w14:paraId="63AF3877" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="209C6D0D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C10445F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027906" w14:paraId="7D58F38B" w14:textId="77777777" w:rsidTr="005D2C9F">
+      <w:tr w:rsidR="00D24B9F" w14:paraId="3240689D" w14:textId="77777777" w:rsidTr="00FE5E5B">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="650" w:type="dxa"/>
-[...78 lines deleted...]
-          <w:p w14:paraId="1AB87A21" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C465D5F" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4278ED96" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="343F78CC" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0209F3C5" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D96EE2" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7FB548" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="105A928E" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB50DC0" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3231FF8F" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="25DD797C" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4325D3EF" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="3C8A51E7" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D406080" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
-[...32 lines deleted...]
-          <w:p w14:paraId="7C5FAC11" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="005D2C9F">
+          <w:p w14:paraId="2174EC2D" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D954B59" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03785660" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
+            <w:pPr>
+              <w:pStyle w:val="EmptyCellLayoutStyle"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="20" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A964777" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
             <w:pPr>
               <w:pStyle w:val="EmptyCellLayoutStyle"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="588426F0" w14:textId="77777777" w:rsidR="00027906" w:rsidRDefault="00027906" w:rsidP="00027906">
+    <w:p w14:paraId="6BFA1457" w14:textId="77777777" w:rsidR="00D24B9F" w:rsidRDefault="00D24B9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C040565" w14:textId="77777777" w:rsidR="00AA0C93" w:rsidRDefault="00AA0C93"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="432" w:right="245" w:bottom="432" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:sectPr w:rsidR="00D24B9F" w:rsidSect="00FE5E5B">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="432" w:right="288" w:bottom="432" w:left="288" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00027906"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BB3CF9"/>
+    <w:rsidRoot w:val="00D24B9F"/>
+    <w:rsid w:val="001A3B24"/>
+    <w:rsid w:val="0025524B"/>
+    <w:rsid w:val="00D041A0"/>
+    <w:rsid w:val="00D24B9F"/>
+    <w:rsid w:val="00DB547D"/>
+    <w:rsid w:val="00EC6F66"/>
+    <w:rsid w:val="00FE5E5B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="03B07B1D"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{0EF5F580-8F88-435F-B645-52C38A7267F1}"/>
+  <w14:docId w14:val="61DE2A56"/>
+  <w15:docId w15:val="{C340B135-80B0-472C-8D20-6905E46BAD1F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14999,803 +15777,206 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00027906"/>
-[...238 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...310 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EmptyCellLayoutStyle">
     <w:name w:val="EmptyCellLayoutStyle"/>
-    <w:rsid w:val="00027906"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:kern w:val="0"/>
       <w:sz w:val="2"/>
-      <w:szCs w:val="20"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ldh.la.gov/watergrade" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -15906,56 +16087,68 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>13057</Characters>
+  <Pages>7</Pages>
+  <Words>2640</Words>
+  <Characters>14153</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>1010</Lines>
+  <Paragraphs>381</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>LA_Main_SurfaceWater</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>State of Louisiana</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15317</CharactersWithSpaces>
+  <CharactersWithSpaces>16412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dc:title>LA_Main_SurfaceWater</dc:title>
   <dc:creator>Brian Mitchell</dc:creator>
-  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>